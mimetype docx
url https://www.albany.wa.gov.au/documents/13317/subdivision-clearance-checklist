--- v0 (2025-10-04)
+++ v1 (2026-06-29)
@@ -1,1781 +1,4085 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7D07FF9B" w14:textId="49F58FB1" w:rsidR="00AD2237" w:rsidRPr="00435725" w:rsidRDefault="001E7795" w:rsidP="00435725">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Subdivision </w:t>
+      </w:r>
+      <w:r w:rsidR="0005799A">
+        <w:t>Clearance</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4499">
+        <w:t xml:space="preserve"> Checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9C61C0" w14:textId="2E8F4DB9" w:rsidR="00836583" w:rsidRPr="008E568A" w:rsidRDefault="00836583" w:rsidP="008E568A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474CC6B5" w14:textId="0D1A3643" w:rsidR="00435725" w:rsidRDefault="0022223C" w:rsidP="00435725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022223C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form is to be completed and submitted with the subdivision </w:t>
+      </w:r>
+      <w:r w:rsidR="0005799A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>clearance request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022223C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0693C8AC" w14:textId="77777777" w:rsidR="0022223C" w:rsidRPr="00721507" w:rsidRDefault="0022223C" w:rsidP="00435725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2202"/>
+        <w:gridCol w:w="8283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E142A8" w:rsidRPr="001A33FC" w14:paraId="5DFCC832" w14:textId="77777777" w:rsidTr="00B81238">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D9AFD86" w14:textId="2F4E1279" w:rsidR="00E142A8" w:rsidRPr="001A33FC" w:rsidRDefault="001E7795" w:rsidP="001E7795">
+            <w:pPr>
+              <w:pStyle w:val="Heading4"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk156811183"/>
+            <w:r>
+              <w:t>Subdivision details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F408C3" w14:paraId="1F933B38" w14:textId="77777777" w:rsidTr="00324B53">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D84D27" w14:textId="53176BE5" w:rsidR="00F408C3" w:rsidRPr="00954768" w:rsidRDefault="001E7795" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>WAPC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25148731" w14:textId="77777777" w:rsidR="00F408C3" w:rsidRDefault="00F408C3" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F408C3" w14:paraId="6D849051" w14:textId="77777777" w:rsidTr="00324B53">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5393B4" w14:textId="28DD8424" w:rsidR="00F408C3" w:rsidRPr="00954768" w:rsidRDefault="001E7795" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Subdivision Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EF9719" w14:textId="77777777" w:rsidR="00F408C3" w:rsidRDefault="00F408C3" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E7795" w14:paraId="322E1FC5" w14:textId="77777777" w:rsidTr="00324B53">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A04EE5" w14:textId="56C8B585" w:rsidR="001E7795" w:rsidRPr="00954768" w:rsidRDefault="001E7795" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Subdivision Stage:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF8215" w14:textId="77777777" w:rsidR="001E7795" w:rsidRDefault="001E7795" w:rsidP="00324B53">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2EE69166" w14:textId="77777777" w:rsidR="001E7795" w:rsidRPr="00721507" w:rsidRDefault="001E7795" w:rsidP="00324B53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E45562" w14:textId="5EBD77F0" w:rsidR="0022223C" w:rsidRDefault="0005799A" w:rsidP="0022223C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Clearance of conditions details</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10916" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="426"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="3459"/>
+        <w:gridCol w:w="3061"/>
+        <w:gridCol w:w="2138"/>
+        <w:gridCol w:w="1548"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C87A72" w14:paraId="36F91FF8" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="27CF85AD" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1119"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1647" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="744F979E" w14:textId="4CB76FFD" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="-107" w:right="-161"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...105 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005799A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Condition No.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Condition No#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F76DF34" w14:textId="2DADD183" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005799A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:iCs/>
-[...1 lines deleted...]
-              <w:t>Description</w:t>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Condition description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3147" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:tcW w:w="3061" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5DBAD5" w14:textId="74A1A2E9" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005799A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Demonstrate </w:t>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Demonstrate how the condition was fulfilled</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD581A1" w14:textId="50FA0F44" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t>h</w:t>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005799A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>City of Albany comments</w:t>
             </w:r>
-            <w:r w:rsidRPr="00425A8D">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C788D3F" w14:textId="673FC86E" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">ow </w:t>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0005799A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Signed &amp; dated by City officer</w:t>
             </w:r>
-            <w:r>
-[...126 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87A72" w14:paraId="76728120" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="5C324381" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4804E1" w14:textId="75335DD3" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B85377" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E66D21A" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6996E910" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F00D11" w14:textId="0FE73A68" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87A72" w14:paraId="5407BDF2" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="51DB896D" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F548F26" w14:textId="4EA36C5A" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5347A790" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF419E6" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75927D8B" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A044BC5" w14:textId="36F79624" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87A72" w14:paraId="331AFA0D" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="5778DAEE" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E33F1A9" w14:textId="6E80868B" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E744364" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4A4A29" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="260C0A65" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CAE325" w14:textId="35468BF7" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C87A72" w14:paraId="26FB7214" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="472CB410" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DEFCA0F" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2327912B" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF8F1DE" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C63A3EB" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25945925" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007650E5" w14:paraId="4EB826AD" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="3BFCB6B4" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36398376" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...58 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="577514FE" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B326EB" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E8ECA0" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CA7524" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007650E5" w14:paraId="1AF16424" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="16337F4B" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398F6333" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CDD5B24" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FE5615" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="523953F2" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C564F77" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007650E5" w14:paraId="6415798F" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="4C53D090" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE33B26" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4760F70C" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF263D2" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EC4EAD" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3292FF2B" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00976CED" w14:paraId="1C33993F" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="608471B8" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BBB437" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FD82A4" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66898D31" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FA72CF" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34133928" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00976CED" w14:paraId="555BFB6A" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="098AAC3A" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0919CD59" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE78A3A" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76AEA411" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D90794" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="350485B8" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D6278" w14:paraId="00281889" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="0EF267E8" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8B9A16" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA32E75" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3A30FE" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02766F19" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1490B813" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D6278" w14:paraId="7BCCBF4B" w14:textId="77777777" w:rsidTr="000B7B0B">
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="7545CD55" w14:textId="77777777" w:rsidTr="0005799A">
         <w:trPr>
-          <w:trHeight w:val="700"/>
+          <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E42941" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...57 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0F872A" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC14D77" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C5CE22" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1381CA97" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="70FD14E1" w14:textId="77777777" w:rsidTr="0005799A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A732D55" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9EFFC2" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C65BD7" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BE20F3" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4602B596" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="51377FBB" w14:textId="77777777" w:rsidTr="0005799A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448BAC9F" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6A1AD7" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A948419" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9C6C54" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F4A3A9" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="381DB4A5" w14:textId="77777777" w:rsidTr="0005799A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0264909C" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="670C5190" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA1F78D" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06A2BED5" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7FA65B" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="68A9F020" w14:textId="77777777" w:rsidTr="0005799A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4201CAD5" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CF2E1C" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C28E094" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="473C89FF" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7886DBC4" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0005799A" w:rsidRPr="0005799A" w14:paraId="787440B0" w14:textId="77777777" w:rsidTr="0005799A">
+        <w:trPr>
+          <w:trHeight w:val="408"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D199C4" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="0005799A">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3459" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7104DD7A" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62B17306" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2138" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C96A7FD" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1548" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB76396" w14:textId="77777777" w:rsidR="0005799A" w:rsidRPr="0005799A" w:rsidRDefault="0005799A" w:rsidP="003911C0">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="100"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78D39DE6" w14:textId="77777777" w:rsidR="00C87A72" w:rsidRDefault="00C87A72" w:rsidP="00052C60">
-[...1 lines deleted...]
-        <w:jc w:val="right"/>
+    <w:p w14:paraId="441B17C1" w14:textId="77777777" w:rsidR="0022223C" w:rsidRPr="0005799A" w:rsidRDefault="0022223C" w:rsidP="00324B53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="38E93F11" w14:textId="77777777" w:rsidR="007E4499" w:rsidRPr="007E4499" w:rsidRDefault="007E4499" w:rsidP="00324B53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="16"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Subdivision Clearance Checklist</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C87A72" w:rsidSect="000B7B0B">
-[...1 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="007E4499" w:rsidRPr="007E4499" w:rsidSect="00C54E8F">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="720" w:right="709" w:bottom="340" w:left="720" w:header="709" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01B5DF85" w14:textId="77777777" w:rsidR="004C57BE" w:rsidRDefault="004C57BE">
+    <w:p w14:paraId="4B50B141" w14:textId="77777777" w:rsidR="00552596" w:rsidRDefault="00552596" w:rsidP="00C25948">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B245F63" w14:textId="77777777" w:rsidR="004C57BE" w:rsidRDefault="004C57BE">
+    <w:p w14:paraId="137F8864" w14:textId="77777777" w:rsidR="00552596" w:rsidRDefault="00552596" w:rsidP="00C25948">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Gilroy Medium">
+    <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CE885AD" w14:textId="5FF76F80" w:rsidR="00BF155F" w:rsidRPr="00C165EE" w:rsidRDefault="00422D61" w:rsidP="00C165EE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:right="-24"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Pg </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE    \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00422D61">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="230C0F63" w14:textId="070261FF" w:rsidR="00261EA1" w:rsidRPr="00261EA1" w:rsidRDefault="00261EA1" w:rsidP="00261EA1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:right="-24"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="3" w:name="_Hlk156379922"/>
+    <w:bookmarkStart w:id="4" w:name="_Hlk156379923"/>
+    <w:bookmarkStart w:id="5" w:name="_Hlk156379924"/>
+    <w:bookmarkStart w:id="6" w:name="_Hlk156379925"/>
+    <w:bookmarkStart w:id="7" w:name="_Hlk156399389"/>
+    <w:bookmarkStart w:id="8" w:name="_Hlk156399390"/>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>102 North Road Albany WA 6330</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0BD"/>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>PO Box 484, Albany WA 6331</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0BD"/>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">p: </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t>6820 3000</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0BD"/>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="00544560">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1892C2"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>www.albany.wa.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:sym w:font="Symbol" w:char="F0BD"/>
+    </w:r>
+    <w:r w:rsidRPr="00544560">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="1892C2"/>
+        <w:sz w:val="17"/>
+        <w:szCs w:val="17"/>
+      </w:rPr>
+      <w:t xml:space="preserve">e: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00F83D45">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>planning@albany.wa.gov.au</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2898D8B7" w14:textId="77777777" w:rsidR="004C57BE" w:rsidRDefault="004C57BE">
+    <w:p w14:paraId="3200910D" w14:textId="77777777" w:rsidR="00552596" w:rsidRDefault="00552596" w:rsidP="00C25948">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="509E3839" w14:textId="77777777" w:rsidR="004C57BE" w:rsidRDefault="004C57BE">
+    <w:p w14:paraId="7CD68BAA" w14:textId="77777777" w:rsidR="00552596" w:rsidRDefault="00552596" w:rsidP="00C25948">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D899136" w14:textId="77777777" w:rsidR="00261EA1" w:rsidRPr="00407B85" w:rsidRDefault="00261EA1" w:rsidP="00261EA1">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk156399366"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk156399367"/>
+    <w:r w:rsidRPr="00407B85">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E25117" wp14:editId="124DE375">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-171450</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-179070</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2025650" cy="589475"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="114222172" name="Picture 114222172"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 8"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2025650" cy="589475"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2194C113" w14:textId="77777777" w:rsidR="00261EA1" w:rsidRDefault="00261EA1" w:rsidP="00261EA1">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:bookmarkEnd w:id="1"/>
+  <w:bookmarkEnd w:id="2"/>
+  <w:p w14:paraId="62BFC480" w14:textId="6278E20A" w:rsidR="00261EA1" w:rsidRPr="001450DB" w:rsidRDefault="00261EA1" w:rsidP="00261EA1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C34D84">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>IAR.</w:t>
+    </w:r>
+    <w:r w:rsidR="00C34D84" w:rsidRPr="00C34D84">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>475.1.25/06/2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C34D84">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> OFFICIAL</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="724A4D65"/>
+    <w:nsid w:val="02646347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BBC2B804"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="CEC28B6A"/>
+    <w:lvl w:ilvl="0" w:tplc="7062B776">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="077703DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD34D0A8"/>
+    <w:lvl w:ilvl="0" w:tplc="7062B776">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B7C5787"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3EDC1220"/>
+    <w:lvl w:ilvl="0" w:tplc="66E4A198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1032070535">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26AE146D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="808E33F8"/>
+    <w:lvl w:ilvl="0" w:tplc="9B12940E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271338A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59F21A7A"/>
+    <w:lvl w:ilvl="0" w:tplc="66E4A198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAB73DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37226896"/>
+    <w:lvl w:ilvl="0" w:tplc="7062B776">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42946448"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBB213EE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4992237B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A2AE7EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53A76697"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DCA6BB0"/>
+    <w:lvl w:ilvl="0" w:tplc="9B12940E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55FF5D2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DED421E4"/>
+    <w:lvl w:ilvl="0" w:tplc="7062B776">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6374303B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BAB427E6"/>
+    <w:lvl w:ilvl="0" w:tplc="66E4A198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76DA5933"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AEECF2A"/>
+    <w:lvl w:ilvl="0" w:tplc="66E4A198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1012298383">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1031226784">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="37365928">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="967904423">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1404596472">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1097098004">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1007488869">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="800273408">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1198086667">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="984046795">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="23291816">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="954872778">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00052C60"/>
-[...98 lines deleted...]
-    <w:rsid w:val="00FA4533"/>
+    <w:rsidRoot w:val="005A6C02"/>
+    <w:rsid w:val="00014301"/>
+    <w:rsid w:val="00032B6E"/>
+    <w:rsid w:val="00040F25"/>
+    <w:rsid w:val="000456B0"/>
+    <w:rsid w:val="0005799A"/>
+    <w:rsid w:val="00077733"/>
+    <w:rsid w:val="000D433D"/>
+    <w:rsid w:val="000D4649"/>
+    <w:rsid w:val="000E1492"/>
+    <w:rsid w:val="00105A1D"/>
+    <w:rsid w:val="00106682"/>
+    <w:rsid w:val="00123FD7"/>
+    <w:rsid w:val="001450DB"/>
+    <w:rsid w:val="001635B8"/>
+    <w:rsid w:val="001932D2"/>
+    <w:rsid w:val="001A070E"/>
+    <w:rsid w:val="001A33FC"/>
+    <w:rsid w:val="001B2B5C"/>
+    <w:rsid w:val="001E1276"/>
+    <w:rsid w:val="001E3FA3"/>
+    <w:rsid w:val="001E7795"/>
+    <w:rsid w:val="002149F5"/>
+    <w:rsid w:val="0022223C"/>
+    <w:rsid w:val="00246587"/>
+    <w:rsid w:val="00261EA1"/>
+    <w:rsid w:val="002B1D91"/>
+    <w:rsid w:val="002D1B0C"/>
+    <w:rsid w:val="002E1A5C"/>
+    <w:rsid w:val="002E621C"/>
+    <w:rsid w:val="002E6B54"/>
+    <w:rsid w:val="003133F9"/>
+    <w:rsid w:val="003203FA"/>
+    <w:rsid w:val="00324B53"/>
+    <w:rsid w:val="003401F7"/>
+    <w:rsid w:val="003B61AB"/>
+    <w:rsid w:val="004000DC"/>
+    <w:rsid w:val="00407B85"/>
+    <w:rsid w:val="00422D61"/>
+    <w:rsid w:val="0043205F"/>
+    <w:rsid w:val="00435725"/>
+    <w:rsid w:val="00460E1C"/>
+    <w:rsid w:val="00471D58"/>
+    <w:rsid w:val="004B1C7D"/>
+    <w:rsid w:val="004D10B5"/>
+    <w:rsid w:val="004D5CE3"/>
+    <w:rsid w:val="004F5B7E"/>
+    <w:rsid w:val="004F6ED0"/>
+    <w:rsid w:val="00505B7C"/>
+    <w:rsid w:val="00515D97"/>
+    <w:rsid w:val="00525891"/>
+    <w:rsid w:val="00544560"/>
+    <w:rsid w:val="00552596"/>
+    <w:rsid w:val="00555DE0"/>
+    <w:rsid w:val="00580ED8"/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rsid w:val="005D6FFD"/>
+    <w:rsid w:val="00601875"/>
+    <w:rsid w:val="006B3838"/>
+    <w:rsid w:val="006F31CA"/>
+    <w:rsid w:val="007005D2"/>
+    <w:rsid w:val="00721507"/>
+    <w:rsid w:val="007356D8"/>
+    <w:rsid w:val="00751DA6"/>
+    <w:rsid w:val="007537E7"/>
+    <w:rsid w:val="00770ADE"/>
+    <w:rsid w:val="00786E59"/>
+    <w:rsid w:val="007C58BE"/>
+    <w:rsid w:val="007E4499"/>
+    <w:rsid w:val="0082422E"/>
+    <w:rsid w:val="00836583"/>
+    <w:rsid w:val="008E568A"/>
+    <w:rsid w:val="008E72BA"/>
+    <w:rsid w:val="008F0ADB"/>
+    <w:rsid w:val="00954768"/>
+    <w:rsid w:val="00991E53"/>
+    <w:rsid w:val="009D61D4"/>
+    <w:rsid w:val="009E1164"/>
+    <w:rsid w:val="00A05D59"/>
+    <w:rsid w:val="00A127EC"/>
+    <w:rsid w:val="00A27835"/>
+    <w:rsid w:val="00A679ED"/>
+    <w:rsid w:val="00AD2237"/>
+    <w:rsid w:val="00AE7605"/>
+    <w:rsid w:val="00B42C06"/>
+    <w:rsid w:val="00B51E0C"/>
+    <w:rsid w:val="00B66E2C"/>
+    <w:rsid w:val="00B81238"/>
+    <w:rsid w:val="00BA2583"/>
+    <w:rsid w:val="00BD3A9F"/>
+    <w:rsid w:val="00BF0210"/>
+    <w:rsid w:val="00BF155F"/>
+    <w:rsid w:val="00BF5FC0"/>
+    <w:rsid w:val="00C165EE"/>
+    <w:rsid w:val="00C25948"/>
+    <w:rsid w:val="00C34D84"/>
+    <w:rsid w:val="00C54E8F"/>
+    <w:rsid w:val="00C951C7"/>
+    <w:rsid w:val="00CC725B"/>
+    <w:rsid w:val="00CF11DD"/>
+    <w:rsid w:val="00D32D20"/>
+    <w:rsid w:val="00D44840"/>
+    <w:rsid w:val="00D82404"/>
+    <w:rsid w:val="00D83257"/>
+    <w:rsid w:val="00DD62A4"/>
+    <w:rsid w:val="00E03364"/>
+    <w:rsid w:val="00E041FA"/>
+    <w:rsid w:val="00E142A8"/>
+    <w:rsid w:val="00E34510"/>
+    <w:rsid w:val="00E93D4A"/>
+    <w:rsid w:val="00EE6E46"/>
+    <w:rsid w:val="00EF7F6F"/>
+    <w:rsid w:val="00F17B4A"/>
+    <w:rsid w:val="00F23EFE"/>
+    <w:rsid w:val="00F348AE"/>
+    <w:rsid w:val="00F40528"/>
+    <w:rsid w:val="00F408C3"/>
+    <w:rsid w:val="00F94E36"/>
+    <w:rsid w:val="00FE7FBA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="28AF8D4B"/>
-  <w15:docId w15:val="{015376EA-816A-4205-961C-C61DED5ED681}"/>
+  <w14:docId w14:val="6CDB70AA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FFD71408-1144-4F09-8DE2-02A90FF184B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1794,74 +4098,78 @@
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2010,222 +4318,968 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00052C60"/>
+    <w:rsid w:val="005A6C02"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00435725"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:before="200" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Gilroy Medium" w:hAnsi="Gilroy Medium" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00435725"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="100" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gilroy Medium" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A33FC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gilroy Medium" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1892C2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00460E1C"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:hAnsi="Gilroy Medium" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gilroy Medium" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A33FC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gilroy Medium" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1892C2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00460E1C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gilroy Medium" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gilroy Medium" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1892C2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="244061" w:themeColor="accent1" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00052C60"/>
+    <w:rsid w:val="005A6C02"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00052C60"/>
+    <w:rsid w:val="005A6C02"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Checklistheading">
-[...2 lines deleted...]
-    <w:rsid w:val="00052C60"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="200"/>
+      <w:ind w:left="864" w:right="864"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Checklisttable">
-[...2 lines deleted...]
-    <w:rsid w:val="00052C60"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:sz w:val="22"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:semiHidden/>
-    <w:rsid w:val="0027024A"/>
-[...8 lines deleted...]
-    <w:rsid w:val="0022132B"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005A6C02"/>
     <w:pPr>
-      <w:tabs>
-[...13 lines deleted...]
-      </w:tabs>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:locked/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00AD2237"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00AD2237"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="000D433D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C25948"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C25948"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C25948"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C25948"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C25948"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C25948"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE7FBA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00435725"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00435725"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:planning@albany.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.albany.wa.gov.au" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2472,74 +5526,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>25</Words>
-  <Characters>236</Characters>
+  <Words>48</Words>
+  <Characters>304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>City of Albany</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>260</CharactersWithSpaces>
+  <CharactersWithSpaces>340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Stevie</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Yvette Robb</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SynergySoftUID">
-    <vt:lpwstr>K5A4F6180</vt:lpwstr>
+    <vt:lpwstr>K632AAF00</vt:lpwstr>
   </property>
 </Properties>
 </file>